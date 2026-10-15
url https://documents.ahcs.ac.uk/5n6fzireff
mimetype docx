--- v1 (2025-12-10)
+++ v2 (2026-10-15)
@@ -1,49 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32C52B7B" w14:textId="77777777" w:rsidR="00C8272D" w:rsidRPr="00301D82" w:rsidRDefault="00C8272D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B1F6AEA" w14:textId="77777777" w:rsidR="00C8272D" w:rsidRPr="00301D82" w:rsidRDefault="00C8272D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1938,75 +1933,61 @@
       </w:hyperlink>
       <w:r w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, which provides </w:t>
       </w:r>
       <w:r w:rsidR="00D13ACB" w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">a guidance document and </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00545023" w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>anonymised</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">anonymised </w:t>
       </w:r>
       <w:r w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">completed templates. You can also speak to your </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="0D818664">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>local CRP Engagement Lead</w:t>
@@ -2059,97 +2040,89 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5682B1C6" w14:textId="1BA51995" w:rsidR="0D818664" w:rsidRDefault="0D818664" w:rsidP="593BD148">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BEAFE7B" w14:textId="2FA0EF5B" w:rsidR="37075878" w:rsidRDefault="37075878" w:rsidP="593BD148">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="1"/>
       <w:r w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please type your responses to each question, the AHCS is unable to accept handwritten application documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACB9B4B" w14:textId="48B40F0A" w:rsidR="593BD148" w:rsidRDefault="593BD148" w:rsidP="593BD148">
       <w:pPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="345898B8" w14:textId="64E03A32" w:rsidR="37075878" w:rsidRDefault="37075878" w:rsidP="0D818664">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you are asked to provide further information after submitting this form to the AHCS, please add all new content in red font to make it clear what changes have been made.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF82E07" w14:textId="1963A392" w:rsidR="0D818664" w:rsidRDefault="0D818664" w:rsidP="0D818664">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="236" w:after="0" w:line="261" w:lineRule="auto"/>
         <w:ind w:right="224"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40E06164" w14:textId="467FAF57" w:rsidR="003704A4" w:rsidRDefault="003704A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="en-US"/>
@@ -2178,101 +2151,101 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003704A4">
         <w:rPr>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CONSENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02986D25" w14:textId="05CE7CA3" w:rsidR="001F7008" w:rsidRPr="00263C86" w:rsidRDefault="001F7008" w:rsidP="3E5C77F6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk206427327"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk206427327"/>
       <w:r w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>It is important that both the applicant and their line manager read this section</w:t>
       </w:r>
       <w:r w:rsidR="00263C86" w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> before signing this form</w:t>
       </w:r>
       <w:r w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B5EDE3" w14:textId="48B8EA83" w:rsidR="003704A4" w:rsidRPr="003704A4" w:rsidRDefault="007F37D3" w:rsidP="3E5C77F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk206427461"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk206427461"/>
       <w:r w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Submitting </w:t>
       </w:r>
       <w:r w:rsidR="003704A4" w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">this form </w:t>
       </w:r>
       <w:r w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -2351,51 +2324,51 @@
         <w:t xml:space="preserve"> in the absence of holding a level 6 qualification</w:t>
       </w:r>
       <w:r w:rsidR="00486699" w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or above</w:t>
       </w:r>
       <w:r w:rsidR="003704A4" w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="5873FA60" w14:textId="77777777" w:rsidR="003704A4" w:rsidRPr="003704A4" w:rsidRDefault="003704A4" w:rsidP="3E5C77F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="745917B4" w14:textId="34AFF528" w:rsidR="003704A4" w:rsidRPr="003704A4" w:rsidRDefault="003704A4" w:rsidP="3E5C77F6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
@@ -2716,144 +2689,144 @@
         </w:rPr>
         <w:t xml:space="preserve">NIHR for statistical analysis and management purposes. </w:t>
       </w:r>
       <w:r w:rsidR="006475FE" w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The AHCS </w:t>
       </w:r>
       <w:r w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">is committed to protecting privacy and to processing all personal information in a manner that meets the requirements of the GDPR and the Data Protection Act 2018. We will not pass your details to any third party unless you give us permission to do so. For further information please view the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="006475FE" w:rsidRPr="3E5C77F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>AHCS</w:t>
         </w:r>
         <w:r w:rsidRPr="3E5C77F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Privacy </w:t>
         </w:r>
         <w:r w:rsidR="006475FE" w:rsidRPr="3E5C77F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:kern w:val="0"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>&amp; Legal Obligations webpage</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006475FE" w:rsidRPr="3E5C77F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="04500E3C" w14:textId="34E0CB5E" w:rsidR="003704A4" w:rsidRPr="003704A4" w:rsidRDefault="003704A4" w:rsidP="003704A4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E3EB3DF" w14:textId="77777777" w:rsidR="003704A4" w:rsidRPr="003704A4" w:rsidRDefault="003704A4" w:rsidP="003704A4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70EB1C5E" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:sectPr w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidSect="00337DEB">
-          <w:headerReference w:type="default" r:id="rId20"/>
-          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1340" w:right="1320" w:bottom="920" w:left="1340" w:header="708" w:footer="731" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06AC3C5C" w14:textId="775D6A14" w:rsidR="00337DEB" w:rsidRPr="00B16C77" w:rsidRDefault="00337DEB" w:rsidP="00664E38">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
@@ -2982,51 +2955,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="189452CA" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk206137350"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk206137350"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4620"/>
         <w:gridCol w:w="4620"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F466B" w:rsidRPr="00301D82" w14:paraId="55F92DFE" w14:textId="77777777" w:rsidTr="008F4E90">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AB7D0A2" w14:textId="704CB631" w:rsidR="003F466B" w:rsidRPr="00301D82" w:rsidRDefault="003F466B" w:rsidP="00337DEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -3271,51 +3244,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Current role start date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6404EA39" w14:textId="77777777" w:rsidR="008F4E90" w:rsidRPr="00301D82" w:rsidRDefault="008F4E90" w:rsidP="00337DEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="64C01E7C" w14:textId="77777777" w:rsidR="008F4E90" w:rsidRDefault="008F4E90" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73183195" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="00B16C77" w:rsidRDefault="008F197C" w:rsidP="00B16C77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="464E75"/>
         </w:rPr>
@@ -3356,212 +3329,142 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Demonstrate that you have been working at the </w:t>
       </w:r>
       <w:r w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">practitioner level of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="03C1E385">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:sz w:val="30"/>
             <w:szCs w:val="30"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Skills for Health Career Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="03C1E385">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidRPr="03C1E385">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>at least three years.</w:t>
       </w:r>
       <w:r w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk206137448"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk206137448"/>
       <w:r w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Further information about what this means is provided </w:t>
       </w:r>
       <w:r w:rsidR="009E2D13" w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">in the Experienced Practitioner Gateway to Clinical Research Practitioner Registration – Guidance for Applicants available on the </w:t>
       </w:r>
-      <w:commentRangeStart w:id="6"/>
-[...1 lines deleted...]
-      <w:commentRangeStart w:id="8"/>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="009E2D13" w:rsidRPr="0D818664">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
+            <w:sz w:val="30"/>
+            <w:szCs w:val="30"/>
+          </w:rPr>
+          <w:t>AHCS website</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="009E2D13" w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
-      </w:r>
-[...23 lines deleted...]
-        <w:commentReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00084703" w:rsidRPr="0D818664">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>We expect that most CRPs working at this level will undertake some or all of the tasks described there.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="5F87CB6B" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="006A1671" w:rsidRDefault="008F197C" w:rsidP="008F197C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="273" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301D82">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="30"/>
         </w:rPr>
         <w:t>You can provide examples of descriptions from other relevant jobs you have had in the past five years if needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7793BE41" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="006A1671" w:rsidRDefault="008F197C" w:rsidP="0D818664">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -3679,51 +3582,51 @@
       </w:r>
       <w:r w:rsidR="008F197C" w:rsidRPr="00301D82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, if you have multiple roles to discuss in this section, your whole answer needs to be no more than 500 words long.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B273FA" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="00301D82" w:rsidRDefault="008F197C" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk206137519"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk206137519"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9240"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F466B" w:rsidRPr="00301D82" w14:paraId="78363AA1" w14:textId="77777777" w:rsidTr="5A725F95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C322422" w14:textId="77777777" w:rsidR="003F466B" w:rsidRPr="00301D82" w:rsidRDefault="003F466B" w:rsidP="003F466B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -3753,51 +3656,51 @@
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5A725F95">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Number of words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="57423A54" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="00B16C77" w:rsidRDefault="008F197C" w:rsidP="00B16C77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="464E75"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16C77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="464E75"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Employment history</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C49CBB" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="00301D82" w:rsidRDefault="008F197C" w:rsidP="008F197C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="30"/>
@@ -3874,51 +3777,51 @@
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">below (Please remove this example </w:t>
       </w:r>
       <w:r w:rsidR="00B16C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">before </w:t>
       </w:r>
       <w:r w:rsidRPr="00301D82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>you upload your completed form): </w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Hlk206137593"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk206137593"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2278"/>
         <w:gridCol w:w="2279"/>
         <w:gridCol w:w="2417"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F197C" w:rsidRPr="00301D82" w14:paraId="02722CD2" w14:textId="77777777" w:rsidTr="5671F4FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77166E0C" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="00365BBB" w:rsidRDefault="008F197C" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
@@ -4751,51 +4654,51 @@
           <w:p w14:paraId="6EBAE5AD" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="002A546C" w:rsidRDefault="008F197C" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="130A094C" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="002A546C" w:rsidRDefault="008F197C" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:tbl>
     <w:p w14:paraId="4006CBAD" w14:textId="77777777" w:rsidR="008F197C" w:rsidRDefault="008F197C" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="230" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="224"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B3D5549" w14:textId="471F85B4" w:rsidR="00576870" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="230" w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5290,51 +5193,51 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4620"/>
         <w:gridCol w:w="4620"/>
       </w:tblGrid>
       <w:tr w:rsidR="005D279D" w:rsidRPr="00576870" w14:paraId="59D6CAAE" w14:textId="77777777" w:rsidTr="00656B27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64ED6D8C" w14:textId="77777777" w:rsidR="005D279D" w:rsidRPr="00576870" w:rsidRDefault="005D279D" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="11" w:name="_Hlk206137639"/>
+            <w:bookmarkStart w:id="7" w:name="_Hlk206137639"/>
             <w:r w:rsidRPr="00576870">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="039081F8" w14:textId="284BD275" w:rsidR="005D279D" w:rsidRPr="00576870" w:rsidRDefault="005D279D" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
@@ -5376,51 +5279,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="00A53591">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">ength of time working at Practitioner level of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00A53591">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:t>Skills for Health Career Framework</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00A53591">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. This must be </w:t>
             </w:r>
             <w:r w:rsidRPr="00B16C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
@@ -5454,134 +5357,87 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B16C77">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t>Further information about what this means is provided</w:t>
             </w:r>
             <w:r w:rsidR="009E2D13" w:rsidRPr="009E2D13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the Experienced Practitioner Gateway to Clinical Research Practitioner Registration – Guidance for Applicants available on the </w:t>
             </w:r>
-            <w:commentRangeStart w:id="12"/>
-            <w:r w:rsidR="009E2D13">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidR="009E2D13" w:rsidRPr="009E2D13">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="30"/>
+                </w:rPr>
+                <w:t>AHCS website</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="009E2D13" w:rsidRPr="009E2D13">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="30"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...45 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">. </w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:commentReference w:id="12"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="113BC201" w14:textId="77777777" w:rsidR="005D279D" w:rsidRPr="002A546C" w:rsidRDefault="005D279D" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:tbl>
     <w:p w14:paraId="7DD51A6C" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EA246ED" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="00B16C77" w:rsidRDefault="008F197C" w:rsidP="00B16C77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="464E75"/>
         </w:rPr>
@@ -5597,51 +5453,51 @@
     </w:p>
     <w:p w14:paraId="64AAFC69" w14:textId="2AD633D5" w:rsidR="008F197C" w:rsidRPr="00576870" w:rsidRDefault="008F197C" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00576870">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Please enter information about your highest academic level qualification in the sections below. Please only include qualifications that are relevant to your research role. This section can be left blank if you do not have any academic qualifications relevant to your research role. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Hlk206137701"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk206137701"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9240" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1865"/>
         <w:gridCol w:w="1815"/>
         <w:gridCol w:w="1749"/>
         <w:gridCol w:w="2033"/>
         <w:gridCol w:w="1778"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B16C77" w:rsidRPr="00301D82" w14:paraId="07AB3E2E" w14:textId="5B4B74F1" w:rsidTr="593BD148">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1865" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39862FEE" w14:textId="11E9618D" w:rsidR="00B16C77" w:rsidRPr="00576870" w:rsidRDefault="00B16C77" w:rsidP="00337DEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -6177,51 +6033,51 @@
         <w:t xml:space="preserve">ppendix </w:t>
       </w:r>
       <w:r w:rsidR="002A546C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B16C77">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="4758B88B" w14:textId="36297D62" w:rsidR="00576870" w:rsidRDefault="00576870">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="54DB7508" w14:textId="77777777" w:rsidR="008F197C" w:rsidRPr="00B16C77" w:rsidRDefault="008F197C" w:rsidP="00B16C77">
       <w:pPr>
@@ -6458,51 +6314,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ole  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C691F57" w14:textId="7DF6D84B" w:rsidR="00365BBB" w:rsidRPr="00301D82" w:rsidRDefault="4FFD0602" w:rsidP="593BD148">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Suggestions for CPD can be found on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="593BD148">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>CRP Community Google site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E6199F" w14:textId="47EBBE12" w:rsidR="00365BBB" w:rsidRPr="00301D82" w:rsidRDefault="00365BBB" w:rsidP="593BD148">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -6555,51 +6411,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieces of learning completed </w:t>
       </w:r>
       <w:r w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>each year</w:t>
       </w:r>
       <w:r w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Hlk206137840"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk206137840"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3080"/>
         <w:gridCol w:w="3080"/>
         <w:gridCol w:w="3080"/>
       </w:tblGrid>
       <w:tr w:rsidR="000551C8" w:rsidRPr="00576870" w14:paraId="2BEAE57F" w14:textId="77777777" w:rsidTr="000551C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06C73DD0" w14:textId="77777777" w:rsidR="000551C8" w:rsidRPr="00576870" w:rsidRDefault="00252DAE" w:rsidP="00337DEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="28"/>
@@ -7605,51 +7461,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B840BBE" w14:textId="42A4E3E4" w:rsidR="002C1BE7" w:rsidRPr="00301D82" w:rsidRDefault="002C1BE7" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes/No (delete as applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:tbl>
     <w:p w14:paraId="3393EBB4" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77FEDEC5" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
@@ -7881,51 +7737,51 @@
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04D7052A" w14:textId="77777777" w:rsidR="007F37D3" w:rsidRPr="001F7008" w:rsidRDefault="007F37D3" w:rsidP="007F37D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Hlk206406846"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk206406846"/>
       <w:r w:rsidRPr="001F7008">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BB5079" w14:textId="06E7C757" w:rsidR="007F37D3" w:rsidRDefault="007F37D3" w:rsidP="007F37D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7938,166 +7794,164 @@
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In completing this form, I give the AHCS the following permissions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D6F283" w14:textId="77777777" w:rsidR="00870016" w:rsidRPr="003704A4" w:rsidRDefault="00870016" w:rsidP="007F37D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07519559" w14:textId="4E7AEC05" w:rsidR="007F37D3" w:rsidRPr="007F37D3" w:rsidRDefault="003508FD" w:rsidP="007F37D3">
+    <w:p w14:paraId="07519559" w14:textId="4E7AEC05" w:rsidR="007F37D3" w:rsidRPr="007F37D3" w:rsidRDefault="00000000" w:rsidP="007F37D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:color w:val="001F5F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="26227263"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="001F5F"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007F37D3" w:rsidRPr="00576870">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F37D3" w:rsidRPr="003704A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">To use the data I provide for the purpose of deciding whether </w:t>
       </w:r>
       <w:r w:rsidR="007F37D3" w:rsidRPr="007F37D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>allow me to make an application to the AHCS PSA Accredited Register for CRPs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441DEA36" w14:textId="66057843" w:rsidR="00870016" w:rsidRDefault="003508FD" w:rsidP="007F37D3">
+    <w:p w14:paraId="441DEA36" w14:textId="66057843" w:rsidR="00870016" w:rsidRDefault="00000000" w:rsidP="007F37D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:b/>
             <w:color w:val="001F5F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-656991947"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="001F5F"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007F37D3" w:rsidRPr="00576870">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -8135,84 +7989,83 @@
         <w:t xml:space="preserve"> and the NIHR</w:t>
       </w:r>
       <w:r w:rsidR="005D48A0" w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F37D3" w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">RDN as needed to assess my application; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EAB336" w14:textId="5E8CBC65" w:rsidR="007F37D3" w:rsidRPr="003704A4" w:rsidRDefault="003508FD" w:rsidP="00870016">
+    <w:p w14:paraId="53EAB336" w14:textId="5E8CBC65" w:rsidR="007F37D3" w:rsidRPr="003704A4" w:rsidRDefault="00000000" w:rsidP="00870016">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="002060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1580866679"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="002060"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00870016" w:rsidRPr="00A53591">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -8289,210 +8142,208 @@
       </w:r>
       <w:r w:rsidR="00870016">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="007F37D3" w:rsidRPr="003704A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F543730" w14:textId="5A16E44F" w:rsidR="007F37D3" w:rsidRDefault="003508FD" w:rsidP="007F37D3">
+    <w:p w14:paraId="2F543730" w14:textId="5A16E44F" w:rsidR="007F37D3" w:rsidRDefault="00000000" w:rsidP="007F37D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:b/>
             <w:color w:val="001F5F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-726984422"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="001F5F"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007F37D3" w:rsidRPr="00576870">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F37D3" w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To contact my line manager listed in this application to verify the information provided and to give feedback about my application.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="2F70BFF1" w14:textId="17B931A4" w:rsidR="48176C86" w:rsidRDefault="48176C86" w:rsidP="48176C86">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C843695" w14:textId="77777777" w:rsidR="00870016" w:rsidRDefault="00870016" w:rsidP="007F37D3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C0F65A5" w14:textId="7FA39FCE" w:rsidR="007F37D3" w:rsidRPr="001F7008" w:rsidRDefault="00870016" w:rsidP="00870016">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Hlk206406854"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk206406854"/>
       <w:r w:rsidRPr="001F7008">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experience</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:p w14:paraId="6E0E1800" w14:textId="598D60BE" w:rsidR="00337DEB" w:rsidRPr="00A53591" w:rsidRDefault="003508FD" w:rsidP="00154C6D">
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="6E0E1800" w14:textId="598D60BE" w:rsidR="00337DEB" w:rsidRPr="00A53591" w:rsidRDefault="00000000" w:rsidP="00154C6D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="172" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:color w:val="001F5F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1227964627"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="001F5F"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00154C6D" w:rsidRPr="00576870">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -8743,98 +8594,97 @@
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="205AFDBF" w14:textId="25B9F2C1" w:rsidR="00870016" w:rsidRPr="001F7008" w:rsidRDefault="00870016" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk206406877"/>
+      <w:bookmarkStart w:id="12" w:name="_Hlk206406877"/>
       <w:r w:rsidRPr="001F7008">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Content</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:p w14:paraId="126BE4A6" w14:textId="27A83AEA" w:rsidR="00337DEB" w:rsidRPr="00A53591" w:rsidRDefault="003508FD" w:rsidP="00154C6D">
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="126BE4A6" w14:textId="27A83AEA" w:rsidR="00337DEB" w:rsidRPr="00A53591" w:rsidRDefault="00000000" w:rsidP="00154C6D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="183" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:color w:val="002060"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-86153496"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:color w:val="002060"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00154C6D" w:rsidRPr="00870016">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00337DEB" w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -9273,116 +9123,115 @@
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BF8325B" w14:textId="6E1DD73F" w:rsidR="00870016" w:rsidRPr="001F7008" w:rsidRDefault="00870016" w:rsidP="48176C86">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="183"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk206406906"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk206406906"/>
       <w:r w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Job Description(s)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="781C562D" w14:textId="08D3BB9F" w:rsidR="735674F2" w:rsidRDefault="735674F2" w:rsidP="48176C86">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Select either statement 1 or 2 below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42046493" w14:textId="6E57B93D" w:rsidR="735674F2" w:rsidRDefault="003508FD" w:rsidP="48176C86">
+    <w:p w14:paraId="42046493" w14:textId="6E57B93D" w:rsidR="735674F2" w:rsidRDefault="00000000" w:rsidP="48176C86">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="002060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="2004630789"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="002060"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C4596F" w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="735674F2" w:rsidRPr="48176C86">
         <w:rPr>
@@ -9432,79 +9281,78 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBEC59C" w14:textId="306CAE3D" w:rsidR="008E7B6F" w:rsidRDefault="008E7B6F" w:rsidP="48176C86">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57221457" w14:textId="5D9E6A0F" w:rsidR="735674F2" w:rsidRDefault="003508FD" w:rsidP="48176C86">
+    <w:p w14:paraId="57221457" w14:textId="5D9E6A0F" w:rsidR="735674F2" w:rsidRDefault="00000000" w:rsidP="48176C86">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="002060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="2074693008"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="002060"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C4596F" w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="735674F2" w:rsidRPr="48176C86">
         <w:rPr>
@@ -9590,117 +9438,116 @@
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2EA11D" w14:textId="3BF4F042" w:rsidR="00870016" w:rsidRPr="001F7008" w:rsidRDefault="005D48A0" w:rsidP="00154C6D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk206407047"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk206407047"/>
       <w:r w:rsidRPr="001F7008">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Outcome of </w:t>
       </w:r>
       <w:r w:rsidR="00870016" w:rsidRPr="001F7008">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>application</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:p w14:paraId="3039EE86" w14:textId="4BD7907B" w:rsidR="00337DEB" w:rsidRPr="00A53591" w:rsidRDefault="003508FD" w:rsidP="00154C6D">
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="3039EE86" w14:textId="4BD7907B" w:rsidR="00337DEB" w:rsidRPr="00A53591" w:rsidRDefault="00000000" w:rsidP="00154C6D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="002060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="696738511"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="002060"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00154C6D" w:rsidRPr="00A53591">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -9769,51 +9616,51 @@
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2544EC81" w14:textId="759B9F5A" w:rsidR="001B7098" w:rsidRPr="007653A6" w:rsidRDefault="001B7098" w:rsidP="001B7098">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk206499447"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk206499447"/>
       <w:r w:rsidRPr="007653A6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">this form is being </w:t>
@@ -9862,96 +9709,96 @@
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">further </w:t>
       </w:r>
       <w:r w:rsidRPr="007653A6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>information, please re-date the relevant box below.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="5A018EA9" w14:textId="77777777" w:rsidR="007653A6" w:rsidRPr="007653A6" w:rsidRDefault="007653A6" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4620"/>
         <w:gridCol w:w="4620"/>
       </w:tblGrid>
       <w:tr w:rsidR="00154C6D" w:rsidRPr="00576870" w14:paraId="73DE1E16" w14:textId="77777777" w:rsidTr="00656B27">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BDF3ED4" w14:textId="77777777" w:rsidR="00154C6D" w:rsidRPr="00576870" w:rsidRDefault="00154C6D" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Hlk206137981"/>
+            <w:bookmarkStart w:id="16" w:name="_Hlk206137981"/>
             <w:r w:rsidRPr="00576870">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E7A460C" w14:textId="427B9474" w:rsidR="00154C6D" w:rsidRPr="00576870" w:rsidRDefault="00154C6D" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
@@ -10093,51 +9940,51 @@
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact email address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35738F2F" w14:textId="77777777" w:rsidR="00154C6D" w:rsidRPr="00576870" w:rsidRDefault="00154C6D" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:tbl>
     <w:p w14:paraId="01E7B26A" w14:textId="77777777" w:rsidR="00154C6D" w:rsidRPr="00576870" w:rsidRDefault="00154C6D" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="652" w:lineRule="auto"/>
         <w:ind w:right="6250"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D820AAA" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -10263,51 +10110,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Applicant’s current line manager </w:t>
       </w:r>
       <w:r w:rsidR="008E7B6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_Hlk206487691"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk206487691"/>
       <w:r w:rsidR="008E7B6F" w:rsidRPr="00576870">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">place a cross in the boxes or highlight each of the statements below to confirm </w:t>
       </w:r>
       <w:r w:rsidRPr="00301D82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
@@ -10333,51 +10180,51 @@
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B77D1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001F5F"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="008E7B6F" w:rsidRPr="00B77D1A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Failure to do this will result in the application being rejected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5DC46D" w14:textId="77777777" w:rsidR="00E77E75" w:rsidRPr="00576870" w:rsidRDefault="00E77E75" w:rsidP="008E7B6F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
@@ -10458,84 +10305,83 @@
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the following permissions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0132DB64" w14:textId="77777777" w:rsidR="00EB36E2" w:rsidRPr="003704A4" w:rsidRDefault="00EB36E2" w:rsidP="00EB36E2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72D3EADE" w14:textId="184C99F7" w:rsidR="00EB36E2" w:rsidRDefault="003508FD" w:rsidP="00EB36E2">
+    <w:p w14:paraId="72D3EADE" w14:textId="184C99F7" w:rsidR="00EB36E2" w:rsidRDefault="00000000" w:rsidP="00EB36E2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:b/>
             <w:color w:val="001F5F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1031304904"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="001F5F"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EB36E2" w:rsidRPr="00576870">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -10562,85 +10408,84 @@
         <w:t xml:space="preserve">To share my data with the AHCS application </w:t>
       </w:r>
       <w:r w:rsidR="4E58EE4E" w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>assessors</w:t>
       </w:r>
       <w:r w:rsidR="00EB36E2" w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the NIHR RDN as needed to consider this application; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E63847" w14:textId="2AABEA6F" w:rsidR="00EB36E2" w:rsidRDefault="003508FD" w:rsidP="00EB36E2">
+    <w:p w14:paraId="46E63847" w14:textId="2AABEA6F" w:rsidR="00EB36E2" w:rsidRDefault="00000000" w:rsidP="00EB36E2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="002060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1665050426"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="002060"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EB36E2" w:rsidRPr="00A53591">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -10706,84 +10551,83 @@
       <w:r w:rsidR="00EB36E2" w:rsidRPr="00F02E16">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>this application</w:t>
       </w:r>
       <w:r w:rsidR="00157796">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D5A27C" w14:textId="5FE1D033" w:rsidR="00157796" w:rsidRPr="003704A4" w:rsidRDefault="003508FD" w:rsidP="00EB36E2">
+    <w:p w14:paraId="55D5A27C" w14:textId="5FE1D033" w:rsidR="00157796" w:rsidRPr="003704A4" w:rsidRDefault="00000000" w:rsidP="00EB36E2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:color w:val="002060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="627902976"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:bCs/>
               <w:color w:val="002060"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00157796" w:rsidRPr="00A53591">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -10854,109 +10698,108 @@
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65C2F1F0" w14:textId="56A45FF6" w:rsidR="0068051E" w:rsidRPr="0068051E" w:rsidRDefault="0068051E" w:rsidP="0068051E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Hlk206487379"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk206487379"/>
       <w:r w:rsidRPr="0068051E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Content of application</w:t>
       </w:r>
       <w:r w:rsidRPr="0068051E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C87449" w14:textId="25BAE642" w:rsidR="0068051E" w:rsidRPr="0068051E" w:rsidRDefault="003508FD" w:rsidP="0068051E">
+    <w:p w14:paraId="02C87449" w14:textId="25BAE642" w:rsidR="0068051E" w:rsidRPr="0068051E" w:rsidRDefault="00000000" w:rsidP="0068051E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:color w:val="001F5F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-1374142854"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="001F5F"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0068051E" w:rsidRPr="00A53591">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0068051E" w:rsidRPr="00A53591">
         <w:rPr>
@@ -10981,51 +10824,51 @@
         <w:t xml:space="preserve"> satisfied that the content of the application is correct at the time of the application</w:t>
       </w:r>
       <w:r w:rsidR="0068051E" w:rsidRPr="00A53591">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0068051E" w:rsidRPr="0068051E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="5F21BDCE" w14:textId="77777777" w:rsidR="0068051E" w:rsidRPr="0068051E" w:rsidRDefault="0068051E" w:rsidP="0068051E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068051E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
@@ -11049,83 +10892,82 @@
       <w:r w:rsidRPr="0068051E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Level applicant is working at</w:t>
       </w:r>
       <w:r w:rsidRPr="0068051E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DAACF7" w14:textId="0C81E784" w:rsidR="0068051E" w:rsidRPr="0068051E" w:rsidRDefault="003508FD" w:rsidP="0068051E">
+    <w:p w14:paraId="14DAACF7" w14:textId="0C81E784" w:rsidR="0068051E" w:rsidRPr="0068051E" w:rsidRDefault="00000000" w:rsidP="0068051E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:color w:val="001F5F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="696577356"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="001F5F"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0068051E" w:rsidRPr="00A53591">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0068051E" w:rsidRPr="00A53591">
         <w:rPr>
@@ -11340,83 +11182,82 @@
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E7B6F">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Select either statement 1 or 2 below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F5F16E" w14:textId="18442C8D" w:rsidR="0068051E" w:rsidRPr="0068051E" w:rsidRDefault="003508FD" w:rsidP="0068051E">
+    <w:p w14:paraId="13F5F16E" w14:textId="18442C8D" w:rsidR="0068051E" w:rsidRPr="0068051E" w:rsidRDefault="00000000" w:rsidP="0068051E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:color w:val="001F5F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-306326972"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0068051E" w:rsidRPr="00A53591">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="001F5F"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0068051E" w:rsidRPr="00A53591">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B77D1A">
         <w:rPr>
@@ -11583,84 +11424,83 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62EE33F3" w14:textId="77777777" w:rsidR="00E77E75" w:rsidRDefault="00E77E75" w:rsidP="0068051E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32508940" w14:textId="2D5028D7" w:rsidR="0068051E" w:rsidRDefault="003508FD" w:rsidP="0666197F">
+    <w:p w14:paraId="32508940" w14:textId="2D5028D7" w:rsidR="0068051E" w:rsidRDefault="00000000" w:rsidP="0666197F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="578"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="002060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-1014680188"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="002060"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B77D1A" w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="0068051E" w:rsidRPr="48176C86">
         <w:rPr>
@@ -11841,129 +11681,105 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The reason for this is: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="002060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="225955491"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="002060"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Due to departmental or </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> policy constraints, the job description(s) do not accurately reflect the work undertaken by the applicant</w:t>
+        <w:t xml:space="preserve"> Due to departmental or organisational policy constraints, the job description(s) do not accurately reflect the work undertaken by the applicant</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:color w:val="002060"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-913155364"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="002060"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C4596F" w:rsidRPr="48176C86">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="48176C86">
         <w:rPr>
@@ -12084,83 +11900,82 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Support for application</w:t>
       </w:r>
       <w:r w:rsidRPr="0068051E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7266D8A8" w14:textId="5E5834B2" w:rsidR="0068051E" w:rsidRPr="0068051E" w:rsidRDefault="003508FD" w:rsidP="0068051E">
+    <w:p w14:paraId="7266D8A8" w14:textId="5E5834B2" w:rsidR="0068051E" w:rsidRPr="0068051E" w:rsidRDefault="00000000" w:rsidP="0068051E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="578"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:color w:val="001F5F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-1647573476"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="001F5F"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0068051E" w:rsidRPr="00A53591">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0068051E" w:rsidRPr="00A53591">
         <w:rPr>
@@ -12187,83 +12002,82 @@
       <w:r w:rsidR="0068051E" w:rsidRPr="0068051E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>AHCS PSA Accredited Register for CRPs via the Experienced Practitioner Gateway</w:t>
       </w:r>
       <w:r w:rsidR="00157796">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E929D10" w14:textId="194674F8" w:rsidR="0068051E" w:rsidRDefault="003508FD" w:rsidP="0068051E">
+    <w:p w14:paraId="6E929D10" w14:textId="194674F8" w:rsidR="0068051E" w:rsidRDefault="00000000" w:rsidP="0068051E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="578"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:color w:val="001F5F"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-2058621452"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C4596F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="001F5F"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0068051E" w:rsidRPr="00A53591">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0068051E" w:rsidRPr="48176C86">
         <w:rPr>
@@ -12316,70 +12130,70 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F94928" w14:textId="3E6EA34B" w:rsidR="00A53591" w:rsidRPr="00A53591" w:rsidRDefault="00A53591" w:rsidP="48176C86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="502"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Hlk206138168"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk206138168"/>
     </w:p>
     <w:p w14:paraId="3B931FAD" w14:textId="77777777" w:rsidR="001B7098" w:rsidRPr="007653A6" w:rsidRDefault="001B7098" w:rsidP="001B7098">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Hlk206138208"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk206138208"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="007653A6">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">this form is being </w:t>
@@ -12779,105 +12593,105 @@
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Line manager’s contact telephone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7622F1F1" w14:textId="77777777" w:rsidR="00301D82" w:rsidRPr="00301D82" w:rsidRDefault="00301D82" w:rsidP="00656B27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:tbl>
     <w:p w14:paraId="4216BE11" w14:textId="77777777" w:rsidR="00301D82" w:rsidRPr="00301D82" w:rsidRDefault="00301D82" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47317F97" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:sectPr w:rsidR="00337DEB" w:rsidRPr="00301D82">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1340" w:right="1320" w:bottom="920" w:left="1340" w:header="708" w:footer="731" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391158A6" w14:textId="3114385D" w:rsidR="00337DEB" w:rsidRPr="00B16C77" w:rsidRDefault="00337DEB" w:rsidP="00B16C77">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_bookmark0"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="21" w:name="_bookmark0"/>
+      <w:bookmarkStart w:id="22" w:name="_bookmark1"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00B16C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
       <w:r w:rsidRPr="00B16C77">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="002060"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00084703">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -13425,51 +13239,51 @@
       </w:r>
       <w:r w:rsidRPr="00301D82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ireland:</w:t>
       </w:r>
       <w:r w:rsidRPr="00301D82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00301D82">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:w w:val="95"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://www.gov.uk/what-different-qualification-levels-mean/list-of-qualification-</w:t>
         </w:r>
         <w:r w:rsidRPr="00301D82">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="95"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
@@ -13498,51 +13312,51 @@
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="92" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00301D82">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:color w:val="001F5F"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Use this guide to compare qualifications awarded in Scotland: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00301D82">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
             <w:spacing w:val="-2"/>
             <w:kern w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://www.sqa.org.uk/sqa/files_ccc/QualificationsCanCrossBoundaries.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A3B74CA" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
@@ -16531,73 +16345,51 @@
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>education</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:spacing w:val="-9"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t>) higher apprenticeship</w:t>
+              <w:t>(CertHE) higher apprenticeship</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28F04F33" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="663"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>higher</w:t>
@@ -17483,73 +17275,51 @@
               </w:rPr>
               <w:t>apprenticeship</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="094E5E4B" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidRDefault="00337DEB" w:rsidP="00337DEB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">degree with </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> - for example bachelor</w:t>
+              <w:t>degree with honours - for example bachelor</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:spacing w:val="-7"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
@@ -17946,83 +17716,81 @@
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>without</w:t>
             </w:r>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:spacing w:val="-4"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00301D82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="001F5F"/>
                 <w:spacing w:val="-2"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="en-US"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>honours</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F31227D" w14:textId="77777777" w:rsidR="00034C5E" w:rsidRPr="00301D82" w:rsidRDefault="00034C5E" w:rsidP="593BD148">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="81" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:right="224"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_bookmark2"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkStart w:id="23" w:name="_bookmark2"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="0E68786E" w14:textId="29EF9177" w:rsidR="593BD148" w:rsidRDefault="593BD148">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C08F88" w14:textId="216F20FB" w:rsidR="5295D11A" w:rsidRDefault="5295D11A" w:rsidP="593BD148">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="81" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:right="224"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
@@ -18057,51 +17825,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="193E72"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>What counts as learning for the Other learning section?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3620DAF0" w14:textId="1083D481" w:rsidR="5295D11A" w:rsidRDefault="5295D11A" w:rsidP="593BD148">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="193E72"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="193E72"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Learning can be completed in a variety of different ways, such as work shadowing, peer review and carrying out a lessons learned exercise, as well as completing formal training. Please read the Continuing Professional Development: Standards and Guidance document available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="593BD148">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>AHCS website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="593BD148">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="193E72"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for further information about this.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2436A74D" w14:textId="70A15426" w:rsidR="593BD148" w:rsidRDefault="593BD148" w:rsidP="593BD148">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -18326,185 +18094,64 @@
         <w:t>relevant to a study you worked on and your overall development as a healthcare professional, such as training about research inclusion. This type of training can be included in the Other learning section because it develops you as a healthcare professional and is likely to improve your research practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225D9D16" w14:textId="31D72DED" w:rsidR="00034C5E" w:rsidRPr="00301D82" w:rsidRDefault="00034C5E" w:rsidP="593BD148">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="81" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:right="224"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00034C5E" w:rsidRPr="00301D82" w:rsidSect="00301D82">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1340" w:right="1320" w:bottom="920" w:left="1340" w:header="708" w:footer="731" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...119 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="638E6A7B" w14:textId="77777777" w:rsidR="002F5FCA" w:rsidRDefault="002F5FCA" w:rsidP="00F9125D">
+    <w:p w14:paraId="54C67759" w14:textId="77777777" w:rsidR="00B1142A" w:rsidRDefault="00B1142A" w:rsidP="00F9125D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0309FCC6" w14:textId="77777777" w:rsidR="002F5FCA" w:rsidRDefault="002F5FCA" w:rsidP="00F9125D">
+    <w:p w14:paraId="385666C6" w14:textId="77777777" w:rsidR="00B1142A" w:rsidRDefault="00B1142A" w:rsidP="00F9125D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -18543,51 +18190,51 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1974A64F" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRDefault="003508FD">
+  <w:p w14:paraId="1974A64F" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:pict w14:anchorId="006ECDE1">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="docshape2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:794.35pt;width:180.1pt;height:13.05pt;z-index:-251658239;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
           <v:textbox inset="0,0,0,0">
             <w:txbxContent>
               <w:p w14:paraId="6F6BC09E" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRDefault="00337DEB">
                 <w:pPr>
                   <w:spacing w:line="245" w:lineRule="exact"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri"/>
                   </w:rPr>
@@ -18755,75 +18402,75 @@
                     <w:spacing w:val="-5"/>
                   </w:rPr>
                   <w:t>10</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri"/>
                     <w:spacing w:val="-5"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
           <w10:wrap anchorx="page" anchory="page"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A49FB0F" w14:textId="77777777" w:rsidR="002F5FCA" w:rsidRDefault="002F5FCA" w:rsidP="00F9125D">
+    <w:p w14:paraId="3D0AB328" w14:textId="77777777" w:rsidR="00B1142A" w:rsidRDefault="00B1142A" w:rsidP="00F9125D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3336817F" w14:textId="77777777" w:rsidR="002F5FCA" w:rsidRDefault="002F5FCA" w:rsidP="00F9125D">
+    <w:p w14:paraId="1DF2CCCA" w14:textId="77777777" w:rsidR="00B1142A" w:rsidRDefault="00B1142A" w:rsidP="00F9125D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2FAB5FDC" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRDefault="003508FD">
+  <w:p w14:paraId="2FAB5FDC" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:pict w14:anchorId="4AB442AD">
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
         <v:shape id="docshape1" o:spid="_x0000_s1025" type="#_x0000_t202" style="position:absolute;margin-left:135.95pt;margin-top:34.4pt;width:388.1pt;height:14pt;z-index:-251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" filled="f" stroked="f">
           <v:textbox inset="0,0,0,0">
             <w:txbxContent>
               <w:p w14:paraId="3467AE31" w14:textId="77777777" w:rsidR="00337DEB" w:rsidRPr="00301D82" w:rsidRDefault="00337DEB">
                 <w:pPr>
                   <w:spacing w:before="16"/>
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
@@ -19884,68 +19531,53 @@
   <w:num w:numId="1" w16cid:durableId="942416265">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="704522771">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1165589691">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1477070898">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1133328391">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1354040449">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="538057714">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -19983,50 +19615,51 @@
     <w:rsid w:val="002B7F9A"/>
     <w:rsid w:val="002C1BE7"/>
     <w:rsid w:val="002C7C0F"/>
     <w:rsid w:val="002D603F"/>
     <w:rsid w:val="002E5F56"/>
     <w:rsid w:val="002E7ED1"/>
     <w:rsid w:val="002F5FCA"/>
     <w:rsid w:val="00301D82"/>
     <w:rsid w:val="003200F7"/>
     <w:rsid w:val="00337DEB"/>
     <w:rsid w:val="003400D3"/>
     <w:rsid w:val="003508FD"/>
     <w:rsid w:val="00365BBB"/>
     <w:rsid w:val="003704A4"/>
     <w:rsid w:val="003917F1"/>
     <w:rsid w:val="003A3BDC"/>
     <w:rsid w:val="003C2278"/>
     <w:rsid w:val="003F466B"/>
     <w:rsid w:val="004501D4"/>
     <w:rsid w:val="0048274E"/>
     <w:rsid w:val="00486699"/>
     <w:rsid w:val="004879E4"/>
     <w:rsid w:val="00495BBB"/>
     <w:rsid w:val="004B2596"/>
     <w:rsid w:val="004C6427"/>
+    <w:rsid w:val="004E0931"/>
     <w:rsid w:val="00505698"/>
     <w:rsid w:val="00507076"/>
     <w:rsid w:val="0052190A"/>
     <w:rsid w:val="00536292"/>
     <w:rsid w:val="00540699"/>
     <w:rsid w:val="00540DBC"/>
     <w:rsid w:val="00545023"/>
     <w:rsid w:val="00576870"/>
     <w:rsid w:val="005D279D"/>
     <w:rsid w:val="005D48A0"/>
     <w:rsid w:val="005E7174"/>
     <w:rsid w:val="005F2F7F"/>
     <w:rsid w:val="006475FE"/>
     <w:rsid w:val="00651F27"/>
     <w:rsid w:val="00654CB5"/>
     <w:rsid w:val="00657C7B"/>
     <w:rsid w:val="00664E38"/>
     <w:rsid w:val="0068051E"/>
     <w:rsid w:val="0069282E"/>
     <w:rsid w:val="006A1671"/>
     <w:rsid w:val="006C07A7"/>
     <w:rsid w:val="006C0FE1"/>
     <w:rsid w:val="00743758"/>
     <w:rsid w:val="007632F9"/>
     <w:rsid w:val="007653A6"/>
@@ -20039,55 +19672,57 @@
     <w:rsid w:val="008A0752"/>
     <w:rsid w:val="008D4041"/>
     <w:rsid w:val="008E7B6F"/>
     <w:rsid w:val="008E7C5A"/>
     <w:rsid w:val="008F197C"/>
     <w:rsid w:val="008F4E90"/>
     <w:rsid w:val="00974EC8"/>
     <w:rsid w:val="00975E39"/>
     <w:rsid w:val="00981FC0"/>
     <w:rsid w:val="00986884"/>
     <w:rsid w:val="00995D1D"/>
     <w:rsid w:val="009A0120"/>
     <w:rsid w:val="009D4025"/>
     <w:rsid w:val="009D5D5B"/>
     <w:rsid w:val="009E0C25"/>
     <w:rsid w:val="009E2D13"/>
     <w:rsid w:val="009E6071"/>
     <w:rsid w:val="00A05A39"/>
     <w:rsid w:val="00A256A1"/>
     <w:rsid w:val="00A37313"/>
     <w:rsid w:val="00A44EA1"/>
     <w:rsid w:val="00A53591"/>
     <w:rsid w:val="00A6028F"/>
     <w:rsid w:val="00A66A3A"/>
     <w:rsid w:val="00AF26B2"/>
+    <w:rsid w:val="00B1142A"/>
     <w:rsid w:val="00B16C77"/>
     <w:rsid w:val="00B6411C"/>
     <w:rsid w:val="00B64B10"/>
     <w:rsid w:val="00B72193"/>
     <w:rsid w:val="00B77D1A"/>
+    <w:rsid w:val="00B83491"/>
     <w:rsid w:val="00B84643"/>
     <w:rsid w:val="00B91F53"/>
     <w:rsid w:val="00BA3AA8"/>
     <w:rsid w:val="00BA54BD"/>
     <w:rsid w:val="00BC0694"/>
     <w:rsid w:val="00BC49A8"/>
     <w:rsid w:val="00BD5C69"/>
     <w:rsid w:val="00C26622"/>
     <w:rsid w:val="00C33B47"/>
     <w:rsid w:val="00C3582C"/>
     <w:rsid w:val="00C40917"/>
     <w:rsid w:val="00C4596F"/>
     <w:rsid w:val="00C63FD9"/>
     <w:rsid w:val="00C6686B"/>
     <w:rsid w:val="00C70ECF"/>
     <w:rsid w:val="00C8272D"/>
     <w:rsid w:val="00C84C17"/>
     <w:rsid w:val="00C85AF4"/>
     <w:rsid w:val="00CA250E"/>
     <w:rsid w:val="00CB6346"/>
     <w:rsid w:val="00CC0D40"/>
     <w:rsid w:val="00CC611C"/>
     <w:rsid w:val="00D05238"/>
     <w:rsid w:val="00D13ACB"/>
     <w:rsid w:val="00D239C4"/>
@@ -21612,51 +21247,51 @@
               </w:divBdr>
             </w:div>
             <w:div w:id="962079887">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahcs.ac.uk/registration/psa-accredited-register/clinical-research-practitioners/about-the-gateway/?_gl=1*1jibgzp*_ga*MTQyOTAxNTY3My4xNzI2NTY3ODc0*_ga_XYYDSK06V3*czE3NTM3MTY2NjkkbzI3MCRnMCR0MTc1MzcxNjY2OSRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sqa.org.uk/sqa/files_ccc/QualificationsCanCrossBoundaries.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahcs.ac.uk/registration/psa-accredited-register/clinical-research-practitioners/standards-rules-guidance/?_gl=1*1vdphjm*_ga*MTQyOTAxNTY3My4xNzI2NTY3ODc0*_ga_XYYDSK06V3*czE3NTQ5MDc5OTIkbzI5NSRnMSR0MTc1NDkwNzk5MiRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/what-different-qualification-levels-mean/list-of-qualification-levels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skillsforhealth.org.uk/wp-content/uploads/2020/11/Career_framework_key_elements.pdf%22%20HYPERLINK%20%22https:/www.skillsforhealth.org.uk/wp-content/uploads/2020/11/Career_framework_key_elements.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/nihr.ac.uk/clinicalresearchpractitioners/registered-crps" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skillsforhealth.org.uk/wp-content/uploads/2020/11/Career_framework_key_elements.pdf%22%20HYPERLINK%20%22https:/www.skillsforhealth.org.uk/wp-content/uploads/2020/11/Career_framework_key_elements.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahcs.ac.uk/privacy-legal-obligations/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/nihr.ac.uk/clinicalresearchpractitioners/crp-engagement-leads" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skillsforhealth.org.uk/wp-content/uploads/2020/11/Career_framework_key_elements.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahcs.ac.uk/registration/psa-accredited-register/clinical-research-practitioners/continuing-professional-development-cpd/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahcs.ac.uk/registration/psa-accredited-register/clinical-research-practitioners/about-the-gateway/?_gl=1*1jibgzp*_ga*MTQyOTAxNTY3My4xNzI2NTY3ODc0*_ga_XYYDSK06V3*czE3NTM3MTY2NjkkbzI3MCRnMCR0MTc1MzcxNjY2OSRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skillsforhealth.org.uk/wp-content/uploads/2020/11/Career_framework_key_elements.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahcs.ac.uk/registration/psa-accredited-register/clinical-research-practitioners/about-the-gateway/?_gl=1*1qs6bof*_ga*MTQyOTAxNTY3My4xNzI2NTY3ODc0*_ga_XYYDSK06V3*czE3NTQ4OTY3NDUkbzI5NCRnMSR0MTc1NDg5Njc0OCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahcs.ac.uk/registration/psa-accredited-register/clinical-research-practitioners/standards-rules-guidance/?_gl=1*1vdphjm*_ga*MTQyOTAxNTY3My4xNzI2NTY3ODc0*_ga_XYYDSK06V3*czE3NTQ5MDc5OTIkbzI5NSRnMSR0MTc1NDkwNzk5MiRqNjAkbDAkaDA." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahcs.ac.uk/registration/psa-accredited-register/clinical-research-practitioners/continuing-professional-development-cpd/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skillsforhealth.org.uk/wp-content/uploads/2020/11/Career_framework_key_elements.pdf%22%20HYPERLINK%20%22https:/www.skillsforhealth.org.uk/wp-content/uploads/2020/11/Career_framework_key_elements.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skillsforhealth.org.uk/wp-content/uploads/2020/11/Career_framework_key_elements.pdf%22%20HYPERLINK%20%22https:/www.skillsforhealth.org.uk/wp-content/uploads/2020/11/Career_framework_key_elements.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sqa.org.uk/sqa/files_ccc/QualificationsCanCrossBoundaries.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahcs.ac.uk/privacy-legal-obligations/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/what-different-qualification-levels-mean/list-of-qualification-levels" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahcs.ac.uk/registration/psa-accredited-register/clinical-research-practitioners/about-the-gateway/?_gl=1*1qs6bof*_ga*MTQyOTAxNTY3My4xNzI2NTY3ODc0*_ga_XYYDSK06V3*czE3NTQ4OTY3NDUkbzI5NCRnMSR0MTc1NDg5Njc0OCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/nihr.ac.uk/clinicalresearchpractitioners/crp-engagement-leads" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/nihr.ac.uk/clinicalresearchpractitioners/registered-crps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21923,50 +21558,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8e62c65f-9b18-46aa-8570-83d504000930">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f8463c38-1467-44a6-8107-ad753b38574d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002D94A8F844130E4C97B98697F5185441" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d6f4611b1cd40082da0530a40c71212">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8e62c65f-9b18-46aa-8570-83d504000930" xmlns:ns3="f8463c38-1467-44a6-8107-ad753b38574d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea659ab77b4f83b07f29cc2e9e38560b" ns2:_="" ns3:_="">
     <xsd:import namespace="8e62c65f-9b18-46aa-8570-83d504000930"/>
     <xsd:import namespace="f8463c38-1467-44a6-8107-ad753b38574d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -22171,129 +21826,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14D6EAC3-398C-452D-894F-4336489270B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8e62c65f-9b18-46aa-8570-83d504000930"/>
+    <ds:schemaRef ds:uri="f8463c38-1467-44a6-8107-ad753b38574d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C814570-54BD-4CDE-8678-841021C1FA24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D6C28B5-24ED-481D-A70E-524146CFFD17}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8e62c65f-9b18-46aa-8570-83d504000930"/>
     <ds:schemaRef ds:uri="f8463c38-1467-44a6-8107-ad753b38574d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>2994</Words>
-  <Characters>17070</Characters>
+  <Words>2993</Words>
+  <Characters>17066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>142</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20024</CharactersWithSpaces>
+  <CharactersWithSpaces>20019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rebecca Tailby</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002D94A8F844130E4C97B98697F5185441</vt:lpwstr>
   </property>